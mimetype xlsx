--- v0 (2026-09-20)
+++ v1 (2026-11-07)
@@ -7,53 +7,53 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="311">
-[...1 lines deleted...]
-    <t xml:space="preserve">Stanje nacionalnega registra na dan: 20.09.2026 01:28</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="348">
+  <si>
+    <t xml:space="preserve">Stanje nacionalnega registra na dan: 07.11.2026 02:18</t>
   </si>
   <si>
     <t xml:space="preserve">Naziv</t>
   </si>
   <si>
     <t xml:space="preserve">MSP ID koda</t>
   </si>
   <si>
     <t xml:space="preserve">CPO ID koda</t>
   </si>
   <si>
     <t xml:space="preserve">Naslov</t>
   </si>
   <si>
     <t xml:space="preserve">Hišna št.</t>
   </si>
   <si>
     <t xml:space="preserve">Pošta</t>
   </si>
   <si>
     <t xml:space="preserve">Kraj</t>
   </si>
   <si>
     <t xml:space="preserve">Država</t>
   </si>
@@ -114,50 +114,80 @@
   <si>
     <t xml:space="preserve">SI*ACE</t>
   </si>
   <si>
     <t xml:space="preserve">Dunajska cesta</t>
   </si>
   <si>
     <t xml:space="preserve">140</t>
   </si>
   <si>
     <t xml:space="preserve">SI28303628</t>
   </si>
   <si>
     <t xml:space="preserve">1816144000</t>
   </si>
   <si>
     <t xml:space="preserve">www.avantcar.si</t>
   </si>
   <si>
     <t xml:space="preserve">avantcar@avantcar.si</t>
   </si>
   <si>
     <t xml:space="preserve">01 589 08 50</t>
   </si>
   <si>
+    <t xml:space="preserve">BEST IN PARKING - MARIBOR D.O.O.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SI-B1P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POT ZA BRDOM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LJUBLJANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SI96598255</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6999522000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.bestinparking.si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@bestinparking.si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+386 2 320 57 42</t>
+  </si>
+  <si>
     <t xml:space="preserve">ChargePoint Austria GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">SI-HTB</t>
   </si>
   <si>
     <t xml:space="preserve">Salzburger Straße</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">5550</t>
   </si>
   <si>
     <t xml:space="preserve">Radstadt</t>
   </si>
   <si>
     <t xml:space="preserve">AT</t>
   </si>
   <si>
     <t xml:space="preserve">ATU68066335</t>
   </si>
   <si>
     <t xml:space="preserve">0000000</t>
@@ -324,68 +354,122 @@
   <si>
     <t xml:space="preserve">Eleport Alpe d.o.o.</t>
   </si>
   <si>
     <t xml:space="preserve">SI*ELP</t>
   </si>
   <si>
     <t xml:space="preserve">Bleiweisova</t>
   </si>
   <si>
     <t xml:space="preserve">SI14361809</t>
   </si>
   <si>
     <t xml:space="preserve">9806300000</t>
   </si>
   <si>
     <t xml:space="preserve">www.eleport.com</t>
   </si>
   <si>
     <t xml:space="preserve">alpe@eleport.com</t>
   </si>
   <si>
     <t xml:space="preserve">+385 99 1698 224</t>
   </si>
   <si>
+    <t xml:space="preserve">ENEDAR d.o.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beblerjeva ulica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5271</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vipava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SI28109643</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9368043000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.enedar.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@enedar.si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">031 535 131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Energija in okolje d.o.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jadranska cesta </t>
+  </si>
+  <si>
+    <t xml:space="preserve">28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maribor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SI91555248</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6335055000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.energijainokolje.si/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@energijainokolje.si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+386(2) 300 88 99</t>
+  </si>
+  <si>
     <t xml:space="preserve">Energija plus d.o.o.</t>
   </si>
   <si>
     <t xml:space="preserve">SI*EP1</t>
   </si>
   <si>
     <t xml:space="preserve">Vetrinjska</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
-    <t xml:space="preserve">2000</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">SI88157598</t>
   </si>
   <si>
     <t xml:space="preserve">3991008000</t>
   </si>
   <si>
     <t xml:space="preserve">www.energijaplus.si</t>
   </si>
   <si>
     <t xml:space="preserve">info@energijaplus.si</t>
   </si>
   <si>
     <t xml:space="preserve">080 21 15</t>
   </si>
   <si>
     <t xml:space="preserve">Enertec, d.o.o.</t>
   </si>
   <si>
     <t xml:space="preserve">SI*ENE</t>
   </si>
   <si>
     <t xml:space="preserve">Ptujska cesta</t>
   </si>
   <si>
     <t xml:space="preserve">176</t>
@@ -679,50 +763,77 @@
     <t xml:space="preserve">Rudarska cesta</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">3320</t>
   </si>
   <si>
     <t xml:space="preserve">Velenje</t>
   </si>
   <si>
     <t xml:space="preserve">SI91708672</t>
   </si>
   <si>
     <t xml:space="preserve">1707973000</t>
   </si>
   <si>
     <t xml:space="preserve">www.megatel.si</t>
   </si>
   <si>
     <t xml:space="preserve">info@megatel.si</t>
   </si>
   <si>
     <t xml:space="preserve">03 777 00 00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Minus z.o.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SI*MIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betnavska cesta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SI97879282</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7144512000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.zapelji.me</t>
+  </si>
+  <si>
+    <t xml:space="preserve">natakar@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">065603300</t>
   </si>
   <si>
     <t xml:space="preserve">MOL Slovenija d.o.o.</t>
   </si>
   <si>
     <t xml:space="preserve">SI*MOL</t>
   </si>
   <si>
     <t xml:space="preserve">Ulica arhitekta Novaka</t>
   </si>
   <si>
     <t xml:space="preserve">9000</t>
   </si>
   <si>
     <t xml:space="preserve">Murska Sobota</t>
   </si>
   <si>
     <t xml:space="preserve">SI88362264</t>
   </si>
   <si>
     <t xml:space="preserve">5952441000</t>
   </si>
   <si>
     <t xml:space="preserve">www.mol.si</t>
   </si>
@@ -1195,1190 +1306,1342 @@
         <v>19</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G7" s="2" t="s">
+      <c r="H7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="H7" s="2" t="s">
+      <c r="J7" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="I7" s="2" t="s">
+      <c r="K7" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="J7" s="2" t="s">
+      <c r="L7" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="K7" s="2" t="s">
+      <c r="M7" s="2" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="H8" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="I8" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="H8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="2" t="s">
+      <c r="J8" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="J8" s="2" t="s">
+      <c r="K8" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="K8" s="2" t="s">
+      <c r="L8" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="2" t="s">
+      <c r="M8" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="C9" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="H9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="H9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="2" t="s">
+      <c r="J9" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="2" t="s">
+      <c r="K9" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="K9" s="2" t="s">
+      <c r="L9" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="2" t="s">
+      <c r="M9" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="C10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="G11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="H11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="2" t="s">
+      <c r="J11" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="J11" s="2" t="s">
+      <c r="K11" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="K11" s="2" t="s">
+      <c r="L11" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="L11" s="2" t="s">
+      <c r="M11" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="C12" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D12" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L13" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="G14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="H14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="2" t="s">
+      <c r="J14" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="J14" s="2" t="s">
+      <c r="K14" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="K14" s="2" t="s">
+      <c r="L14" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="L14" s="2" t="s">
+      <c r="M14" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="C15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>120</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>121</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>122</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>123</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="2" t="s">
+      <c r="E16" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="G16" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="G16" s="2" t="s">
+      <c r="H16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="H16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="2" t="s">
+      <c r="J16" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="J16" s="2" t="s">
+      <c r="K16" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="K16" s="2" t="s">
+      <c r="L16" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="L16" s="2" t="s">
+      <c r="M16" s="2" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="F17" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="2" t="s">
+      <c r="J17" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="G17" s="2" t="s">
+      <c r="K17" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="H17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="2" t="s">
+      <c r="L17" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="J17" s="2" t="s">
+      <c r="M17" s="2" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="F18" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="C18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="2" t="s">
+      <c r="J18" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="K18" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="L18" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="G18" s="2" t="s">
+      <c r="M18" s="2" t="s">
         <v>152</v>
-      </c>
-[...16 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="H19" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="C19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="2" t="s">
+      <c r="J19" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="2" t="s">
+      <c r="K19" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="G19" s="2" t="s">
+      <c r="L19" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="H19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="2" t="s">
+      <c r="M19" s="2" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="2" t="s">
+      <c r="H20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="J20" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="K20" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="G20" s="2" t="s">
+      <c r="L20" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="H20" s="2" t="s">
+      <c r="M20" s="2" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="G21" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="2" t="s">
+      <c r="H21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="J21" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="K21" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="G21" s="2" t="s">
+      <c r="L21" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="H21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="2" t="s">
+      <c r="M21" s="2" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G22" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="H22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="2" t="s">
+      <c r="J22" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="K22" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="L22" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="G22" s="2" t="s">
+      <c r="M22" s="2" t="s">
         <v>195</v>
-      </c>
-[...16 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G23" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="H23" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="I23" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="J23" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="K23" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="L23" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F23" s="2" t="s">
+      <c r="M23" s="2" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="J24" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="2" t="s">
+      <c r="K24" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="L24" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="F24" s="2" t="s">
+      <c r="M24" s="2" t="s">
         <v>217</v>
-      </c>
-[...19 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="J25" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="C25" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="2" t="s">
+      <c r="K25" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="2" t="s">
+      <c r="L25" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="G25" s="2" t="s">
+      <c r="M25" s="2" t="s">
         <v>228</v>
-      </c>
-[...16 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="B26" s="2" t="s">
+      <c r="G26" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="C26" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="2" t="s">
+      <c r="H26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I26" s="2" t="s">
+      <c r="J26" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="J26" s="2" t="s">
+      <c r="K26" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="K26" s="2" t="s">
+      <c r="L26" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="L26" s="2" t="s">
+      <c r="M26" s="2" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B27" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="C27" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D27" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="C27" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="2" t="s">
+      <c r="E27" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="F27" s="2" t="s">
+      <c r="G27" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="G27" s="2" t="s">
+      <c r="H27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="H27" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="2" t="s">
+      <c r="J27" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="J27" s="2" t="s">
+      <c r="K27" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="K27" s="2" t="s">
+      <c r="L27" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="L27" s="2" t="s">
+      <c r="M27" s="2" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B28" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="C28" s="2"/>
+      <c r="D28" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="C28" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="2" t="s">
+      <c r="E28" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="2" t="s">
-        <v>206</v>
+        <v>128</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>256</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>257</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>258</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>259</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="s">
         <v>261</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>262</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>50</v>
+        <v>244</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>18</v>
+        <v>264</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>19</v>
+        <v>265</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>271</v>
+        <v>28</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>17</v>
+        <v>273</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M30" s="2" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>244</v>
+        <v>281</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>245</v>
+        <v>282</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>246</v>
+        <v>283</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>247</v>
+        <v>284</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>250</v>
+        <v>287</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>251</v>
+        <v>288</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>252</v>
+        <v>289</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>18</v>
+        <v>234</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>19</v>
+        <v>235</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="M32" s="2" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>292</v>
+        <v>60</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>293</v>
+        <v>18</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>294</v>
+        <v>19</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>303</v>
+        <v>17</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>304</v>
+        <v>18</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>305</v>
+        <v>19</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M34" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="M36" s="2" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="M38" s="2" t="s">
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>